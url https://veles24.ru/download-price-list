--- v6 (2026-09-15)
+++ v7 (2026-10-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Первый лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2360">
   <si>
-    <t>Прайс-лист магазина «Велес» от 15.09.26</t>
+    <t>Прайс-лист магазина «Велес» от 31.10.26</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Вентиляция</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>Термостат комнатный ТА2n-S (6010)</t>
   </si>
   <si>
     <t>Регулятор скорости вращения вентилятора Advanced Control ADV 0.40 C220-M</t>
   </si>
   <si>
     <t>Регулятор температуры МРТ 380 14-25 16кВт</t>
   </si>
   <si>
     <t>WPF15-K090 Погружной регулируемый термостат 0-90 °C (RGP) аналог ТС2  (542482)</t>
   </si>
@@ -8939,51 +8939,51 @@
       <c r="B177" s="0">
         <v>4555</v>
       </c>
     </row>
     <row r="178" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A178" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B178" s="0">
         <v>2340</v>
       </c>
     </row>
     <row r="179" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A179" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B179" s="0">
         <v>8975</v>
       </c>
     </row>
     <row r="180" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A180" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B180" s="0">
-        <v>2170</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="181" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A181" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B181" s="0">
         <v>5210</v>
       </c>
     </row>
     <row r="182" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A182" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B182" s="0">
         <v>9995</v>
       </c>
     </row>
     <row r="183" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A183" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B183" s="0">
         <v>3750</v>
       </c>
@@ -10375,51 +10375,51 @@
       <c r="B357" s="0">
         <v>385</v>
       </c>
     </row>
     <row r="358" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A358" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B358" s="0">
         <v>435</v>
       </c>
     </row>
     <row r="359" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A359" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B359" s="0">
         <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A360" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B360" s="0">
-        <v>660</v>
+        <v>720</v>
       </c>
     </row>
     <row r="361" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A361" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B361" s="0">
         <v>190</v>
       </c>
     </row>
     <row r="362" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A362" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B362" s="0">
         <v>515</v>
       </c>
     </row>
     <row r="363" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A363" s="0" t="s">
         <v>361</v>
       </c>
       <c r="B363" s="0">
         <v>400</v>
       </c>
@@ -11231,59 +11231,59 @@
       <c r="B465" s="0">
         <v>935</v>
       </c>
     </row>
     <row r="466" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A466" s="0" t="s">
         <v>463</v>
       </c>
       <c r="B466" s="0">
         <v>960</v>
       </c>
     </row>
     <row r="467" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A467" s="0" t="s">
         <v>464</v>
       </c>
       <c r="B467" s="0">
         <v>225</v>
       </c>
     </row>
     <row r="468" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A468" s="0" t="s">
         <v>465</v>
       </c>
       <c r="B468" s="0">
-        <v>345</v>
+        <v>365</v>
       </c>
     </row>
     <row r="469" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A469" s="0" t="s">
         <v>466</v>
       </c>
       <c r="B469" s="0">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="470" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A470" s="0" t="s">
         <v>467</v>
       </c>
       <c r="B470" s="0">
         <v>370</v>
       </c>
     </row>
     <row r="471" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A471" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B471" s="0">
         <v>320</v>
       </c>
     </row>
     <row r="472" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A472" s="0" t="s">
         <v>469</v>
       </c>
       <c r="B472" s="0">
         <v>485</v>
       </c>
@@ -11295,51 +11295,51 @@
       <c r="B473" s="0">
         <v>335</v>
       </c>
     </row>
     <row r="474" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A474" s="0" t="s">
         <v>471</v>
       </c>
       <c r="B474" s="0">
         <v>595</v>
       </c>
     </row>
     <row r="475" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A475" s="0" t="s">
         <v>472</v>
       </c>
       <c r="B475" s="0">
         <v>390</v>
       </c>
     </row>
     <row r="476" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A476" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B476" s="0">
-        <v>785</v>
+        <v>750</v>
       </c>
     </row>
     <row r="477" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A477" s="0" t="s">
         <v>474</v>
       </c>
       <c r="B477" s="0">
         <v>415</v>
       </c>
     </row>
     <row r="478" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A478" s="0" t="s">
         <v>475</v>
       </c>
       <c r="B478" s="0">
         <v>540</v>
       </c>
     </row>
     <row r="479" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A479" s="0" t="s">
         <v>476</v>
       </c>
       <c r="B479" s="0">
         <v>790</v>
       </c>
@@ -13087,51 +13087,51 @@
       <c r="B697" s="0">
         <v>1690</v>
       </c>
     </row>
     <row r="698" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A698" s="0" t="s">
         <v>695</v>
       </c>
       <c r="B698" s="0">
         <v>1180</v>
       </c>
     </row>
     <row r="699" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A699" s="0" t="s">
         <v>696</v>
       </c>
       <c r="B699" s="0">
         <v>7730</v>
       </c>
     </row>
     <row r="700" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A700" s="0" t="s">
         <v>697</v>
       </c>
       <c r="B700" s="0">
-        <v>870</v>
+        <v>875</v>
       </c>
     </row>
     <row r="701" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A701" s="0" t="s">
         <v>698</v>
       </c>
       <c r="B701" s="0">
         <v>700</v>
       </c>
     </row>
     <row r="702" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A702" s="0" t="s">
         <v>699</v>
       </c>
       <c r="B702" s="0">
         <v>4990</v>
       </c>
     </row>
     <row r="703" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A703" s="0" t="s">
         <v>700</v>
       </c>
       <c r="B703" s="0">
         <v>580</v>
       </c>
@@ -17233,51 +17233,51 @@
       <c r="B1216" s="0">
         <v>1135</v>
       </c>
     </row>
     <row r="1217" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1217" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="B1217" s="0">
         <v>790</v>
       </c>
     </row>
     <row r="1218" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1218" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="B1218" s="0">
         <v>200</v>
       </c>
     </row>
     <row r="1219" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1219" s="0" t="s">
         <v>1211</v>
       </c>
       <c r="B1219" s="0">
-        <v>480</v>
+        <v>488</v>
       </c>
     </row>
     <row r="1220" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1220" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="B1220" s="0">
         <v>1805</v>
       </c>
     </row>
     <row r="1221" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1221" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="B1221" s="0">
         <v>250</v>
       </c>
     </row>
     <row r="1222" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1222" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="B1222" s="0">
         <v>565</v>
       </c>
@@ -17353,51 +17353,51 @@
       <c r="B1231" s="0">
         <v>250</v>
       </c>
     </row>
     <row r="1232" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1232" s="0" t="s">
         <v>1224</v>
       </c>
       <c r="B1232" s="0">
         <v>515</v>
       </c>
     </row>
     <row r="1233" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1233" s="0" t="s">
         <v>1225</v>
       </c>
       <c r="B1233" s="0">
         <v>605</v>
       </c>
     </row>
     <row r="1234" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1234" s="0" t="s">
         <v>1226</v>
       </c>
       <c r="B1234" s="0">
-        <v>2198</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="1235" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1235" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="B1235" s="0">
         <v>655</v>
       </c>
     </row>
     <row r="1236" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1236" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="B1236" s="0">
         <v>610</v>
       </c>
     </row>
     <row r="1237" spans="1:2" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1237" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="B1237" s="0">
         <v>195</v>
       </c>